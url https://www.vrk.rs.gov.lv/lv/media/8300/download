--- v0 (2026-05-03)
+++ v1 (2026-06-20)
@@ -49,80 +49,88 @@
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5416" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007E229E" w:rsidRPr="00616FB5" w:rsidRDefault="007E229E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616FB5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Programmas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00325473" w:rsidRDefault="004C34B3" w:rsidP="00BD22F5">
+          <w:p w:rsidR="00325473" w:rsidRPr="00354271" w:rsidRDefault="004C34B3" w:rsidP="00BD22F5">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Otr</w:t>
             </w:r>
             <w:r w:rsidR="00007A8C" w:rsidRPr="00007A8C">
-              <w:t>ā līmeņa dokumentu izpētes speciālists</w:t>
-[...3 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t xml:space="preserve">ā līmeņa dokumentu izpētes </w:t>
+            </w:r>
+            <w:r w:rsidR="00007A8C" w:rsidRPr="00354271">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>speciālists</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC668F" w:rsidRPr="00354271">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C23DE5" w:rsidRPr="00AF4C63" w:rsidRDefault="00C23DE5" w:rsidP="00BD22F5">
             <w:pPr>
               <w:ind w:right="-6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D47BD2" w:rsidRPr="00D47BD2" w:rsidTr="00D47BD2">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5416" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D47BD2" w:rsidRPr="00616FB5" w:rsidRDefault="00D47BD2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616FB5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Atbilstība Eiropas Nozares kvalifikāciju </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -598,89 +606,77 @@
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5416" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D47BD2" w:rsidRPr="00616FB5" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616FB5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Programmas apstiprināšanas dati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0080667F" w:rsidRDefault="00EA5AFE" w:rsidP="0080667F">
+          <w:p w:rsidR="000D3304" w:rsidRPr="000D3304" w:rsidRDefault="00EA5AFE" w:rsidP="000D3304">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00007A8C">
+            <w:r w:rsidRPr="000D3304">
               <w:t xml:space="preserve">Valsts robežsardzes </w:t>
             </w:r>
-            <w:r w:rsidR="0080667F">
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="000D3304" w:rsidRPr="000D3304">
+              <w:rPr>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nr. 23.1-8.4/1766</w:t>
+              <w:t>05.06.2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3304" w:rsidRPr="000D3304">
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="000D3304" w:rsidRPr="000D3304">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>avēle Nr.23.1-8.4/904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E229E" w:rsidRDefault="007E229E" w:rsidP="007E229E">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="007E229E" w:rsidRDefault="007E229E" w:rsidP="007E229E"/>
     <w:sectPr w:rsidR="007E229E" w:rsidSect="00616FB5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00D47BD2" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00D47BD2" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1231,82 +1227,84 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E229E"/>
     <w:rsid w:val="00007A8C"/>
     <w:rsid w:val="00025175"/>
     <w:rsid w:val="000447AE"/>
     <w:rsid w:val="0008460B"/>
+    <w:rsid w:val="000D3304"/>
     <w:rsid w:val="000F51EA"/>
     <w:rsid w:val="0010336A"/>
     <w:rsid w:val="0022037C"/>
     <w:rsid w:val="00243A21"/>
     <w:rsid w:val="00323A12"/>
     <w:rsid w:val="00325473"/>
+    <w:rsid w:val="00354271"/>
     <w:rsid w:val="003B45B0"/>
     <w:rsid w:val="004C34B3"/>
     <w:rsid w:val="0052593B"/>
     <w:rsid w:val="00582FFD"/>
     <w:rsid w:val="00585A47"/>
     <w:rsid w:val="00616FB5"/>
     <w:rsid w:val="006336FC"/>
     <w:rsid w:val="0063762B"/>
     <w:rsid w:val="0066218D"/>
     <w:rsid w:val="00684AF1"/>
     <w:rsid w:val="00757980"/>
     <w:rsid w:val="007A56C6"/>
     <w:rsid w:val="007E229E"/>
     <w:rsid w:val="0080667F"/>
     <w:rsid w:val="008A358C"/>
     <w:rsid w:val="008A7EBE"/>
     <w:rsid w:val="008F4349"/>
     <w:rsid w:val="00926712"/>
     <w:rsid w:val="00962E86"/>
     <w:rsid w:val="009C09ED"/>
     <w:rsid w:val="009D62FA"/>
     <w:rsid w:val="00A84526"/>
     <w:rsid w:val="00AA571D"/>
     <w:rsid w:val="00AF4C63"/>
     <w:rsid w:val="00B20016"/>
@@ -1328,51 +1326,51 @@
     <w:rsid w:val="00FA6D14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5732670D"/>
+  <w14:docId w14:val="571378BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8CA4A53B-C2E6-4C95-AD60-406BD50C2603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -2201,69 +2199,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>899</Words>
-  <Characters>513</Characters>
+  <Words>898</Words>
+  <Characters>512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1410</CharactersWithSpaces>
+  <CharactersWithSpaces>1408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Antoņina Gajevska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>