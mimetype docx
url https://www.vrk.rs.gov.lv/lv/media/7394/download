--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -523,77 +523,61 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006E500B" w:rsidRPr="00084083">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.gada</w:t>
       </w:r>
       <w:r w:rsidR="006E500B" w:rsidRPr="00084083">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007040F3">
+      <w:r w:rsidR="00FD2D04">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>5.oktobri</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="006E500B" w:rsidRPr="00084083">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E6836" w:rsidRPr="00196BE1" w:rsidRDefault="005E6836" w:rsidP="00361F23">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003845E1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -1530,52 +1514,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C2F1F" w:rsidRPr="003845E1" w:rsidRDefault="00C00351" w:rsidP="005B6947">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003845E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007040F3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00411B28" w:rsidRPr="003845E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.gada</w:t>
       </w:r>
       <w:r w:rsidR="00807B27" w:rsidRPr="00196BE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E6836" w:rsidRPr="00196BE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____. ___________</w:t>
@@ -1593,167 +1575,167 @@
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C2F1F" w:rsidRPr="003845E1" w:rsidSect="004B7B88">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1418" w:right="706" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F02DA4" w:rsidRDefault="00F02DA4">
+    <w:p w:rsidR="0001196C" w:rsidRDefault="0001196C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F02DA4" w:rsidRDefault="00F02DA4">
+    <w:p w:rsidR="0001196C" w:rsidRDefault="0001196C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00442972" w:rsidRDefault="00442972"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00442972" w:rsidRDefault="00442972">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00442972" w:rsidRDefault="00442972"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F02DA4" w:rsidRDefault="00F02DA4">
+    <w:p w:rsidR="0001196C" w:rsidRDefault="0001196C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F02DA4" w:rsidRDefault="00F02DA4">
+    <w:p w:rsidR="0001196C" w:rsidRDefault="0001196C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00442972" w:rsidRPr="00CF3C15" w:rsidRDefault="00442972">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3C15">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3C15">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Papildinājums iekavās jānorāda tiem reflektantiem, kuri vēlas turpmāko dienestu saistīt ar Valsts robežsardzes </w:t>
       </w:r>
@@ -3363,50 +3345,51 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001173C4"/>
     <w:rsid w:val="0000099B"/>
     <w:rsid w:val="0000104B"/>
     <w:rsid w:val="000020CF"/>
     <w:rsid w:val="00002332"/>
     <w:rsid w:val="0000411D"/>
     <w:rsid w:val="00004245"/>
     <w:rsid w:val="0000434E"/>
     <w:rsid w:val="00006246"/>
     <w:rsid w:val="00007D85"/>
+    <w:rsid w:val="0001196C"/>
     <w:rsid w:val="00011AC6"/>
     <w:rsid w:val="00012D66"/>
     <w:rsid w:val="00013791"/>
     <w:rsid w:val="000153E7"/>
     <w:rsid w:val="000215F4"/>
     <w:rsid w:val="0002343C"/>
     <w:rsid w:val="0002365D"/>
     <w:rsid w:val="0003041B"/>
     <w:rsid w:val="0003043A"/>
     <w:rsid w:val="000312D2"/>
     <w:rsid w:val="0003201B"/>
     <w:rsid w:val="00033F93"/>
     <w:rsid w:val="000358EC"/>
     <w:rsid w:val="00036301"/>
     <w:rsid w:val="00041B6D"/>
     <w:rsid w:val="0004225B"/>
     <w:rsid w:val="00043ADC"/>
     <w:rsid w:val="000440BA"/>
     <w:rsid w:val="00044669"/>
     <w:rsid w:val="00045865"/>
     <w:rsid w:val="00047487"/>
     <w:rsid w:val="0005108A"/>
     <w:rsid w:val="00053288"/>
     <w:rsid w:val="00055351"/>
     <w:rsid w:val="000568A0"/>
@@ -4782,97 +4765,98 @@
     <w:rsid w:val="00F9412C"/>
     <w:rsid w:val="00F95E9F"/>
     <w:rsid w:val="00F968D6"/>
     <w:rsid w:val="00F96B03"/>
     <w:rsid w:val="00FA1591"/>
     <w:rsid w:val="00FA3465"/>
     <w:rsid w:val="00FA75D1"/>
     <w:rsid w:val="00FB1742"/>
     <w:rsid w:val="00FB26D8"/>
     <w:rsid w:val="00FB62AF"/>
     <w:rsid w:val="00FB667D"/>
     <w:rsid w:val="00FB71A3"/>
     <w:rsid w:val="00FC1D4C"/>
     <w:rsid w:val="00FC1F84"/>
     <w:rsid w:val="00FC256C"/>
     <w:rsid w:val="00FC4294"/>
     <w:rsid w:val="00FC49A9"/>
     <w:rsid w:val="00FC4AC8"/>
     <w:rsid w:val="00FC4BD0"/>
     <w:rsid w:val="00FC5F27"/>
     <w:rsid w:val="00FC7837"/>
     <w:rsid w:val="00FC7D54"/>
     <w:rsid w:val="00FC7E2F"/>
     <w:rsid w:val="00FD06C4"/>
     <w:rsid w:val="00FD170B"/>
+    <w:rsid w:val="00FD2D04"/>
     <w:rsid w:val="00FD48E1"/>
     <w:rsid w:val="00FD4E54"/>
     <w:rsid w:val="00FD58F2"/>
     <w:rsid w:val="00FD6330"/>
     <w:rsid w:val="00FD663B"/>
     <w:rsid w:val="00FD68A5"/>
     <w:rsid w:val="00FD7BDD"/>
     <w:rsid w:val="00FD7DEF"/>
     <w:rsid w:val="00FE0650"/>
     <w:rsid w:val="00FE0755"/>
     <w:rsid w:val="00FE18A3"/>
     <w:rsid w:val="00FE200B"/>
     <w:rsid w:val="00FE2848"/>
     <w:rsid w:val="00FE375B"/>
     <w:rsid w:val="00FE39C1"/>
     <w:rsid w:val="00FE5A70"/>
     <w:rsid w:val="00FE5D40"/>
     <w:rsid w:val="00FE69E0"/>
     <w:rsid w:val="00FF3AE5"/>
     <w:rsid w:val="00FF6A7A"/>
     <w:rsid w:val="00FF7A45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="71FB0B66"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1DA9AA97"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3AF6EDA7-CBF7-4237-B62A-F4F9340C55AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5802,50 +5786,52 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1777822511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -6113,94 +6099,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32AABFA4-96D7-4D9F-B76F-7235FF89D282}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E82FA4-9861-4D07-9451-B34028E89CB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>911</Words>
-  <Characters>520</Characters>
+  <Words>213</Words>
+  <Characters>1220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VRK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1429</CharactersWithSpaces>
+  <CharactersWithSpaces>1431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>5308519</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:vep.paligs@rs.gov.lv</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2490376</vt:i4>
       </vt:variant>
       <vt:variant>