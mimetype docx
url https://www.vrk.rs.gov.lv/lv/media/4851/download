--- v0 (2025-12-01)
+++ v1 (2026-09-30)
@@ -259,57 +259,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A5008C" w:rsidRPr="001B51B4" w:rsidRDefault="007C4FE6" w:rsidP="00C8352C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Programma ir paredzēta VRS amatpersonām, kuras</w:t>
             </w:r>
             <w:r w:rsidR="001B51B4" w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">iesaistītas </w:t>
+              <w:t xml:space="preserve"> iesaistītas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001B51B4" w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>robežpārbaudē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001B51B4" w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1. un 2.līnijā ostu un lidostu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001B51B4" w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>robežšķērsošanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001B51B4" w:rsidRPr="001B51B4">
               <w:rPr>
@@ -341,61 +335,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A5008C" w:rsidRPr="001B51B4" w:rsidRDefault="007C4FE6" w:rsidP="007A6E29">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="6" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pilnveidot VRS amatpe</w:t>
-[...9 lines deleted...]
-              <w:t>rsonu teorētiskās zināšanas un praktiskās iemaņas darbam ar REIS II.</w:t>
+              <w:t>Pilnveidot VRS amatpersonu teorētiskās zināšanas un praktiskās iemaņas darbam ar REIS II.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B51B4" w:rsidRPr="001B51B4" w:rsidTr="00D47BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5416" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D47BD2" w:rsidRPr="001B51B4" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Programmas īstenošanas ilgums</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E229E" w:rsidRPr="001B51B4" w:rsidRDefault="007E229E">
@@ -636,127 +620,101 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5416" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D47BD2" w:rsidRPr="001B51B4" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Programmas apstiprināšanas dati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C4FE6" w:rsidRPr="001B51B4" w:rsidRDefault="007A6E29" w:rsidP="007A6E29">
+          <w:p w:rsidR="008E1645" w:rsidRPr="008E1645" w:rsidRDefault="007A6E29" w:rsidP="008E1645">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...10 lines deleted...]
-            <w:r w:rsidR="003C7549" w:rsidRPr="001B51B4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>02.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4FE6" w:rsidRPr="001B51B4">
+            </w:pPr>
+            <w:r w:rsidRPr="001B51B4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valsts robežsardzes </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1645" w:rsidRPr="008E1645">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>08.202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C7549" w:rsidRPr="001B51B4">
+              <w:t>14.08.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1645">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4FE6" w:rsidRPr="001B51B4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D47BD2" w:rsidRPr="001B51B4" w:rsidRDefault="008E1645" w:rsidP="008E1645">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1645">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. pavēle Nr.</w:t>
-[...31 lines deleted...]
-            </w:r>
+              <w:t>pavēli Nr. 23.1-8.4/1301</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007E229E" w:rsidRPr="001B51B4" w:rsidRDefault="007E229E" w:rsidP="007E229E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E229E" w:rsidRPr="001B51B4" w:rsidSect="00616FB5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00D47BD2" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
@@ -1287,96 +1245,97 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E229E"/>
     <w:rsid w:val="000447AE"/>
     <w:rsid w:val="0008460B"/>
     <w:rsid w:val="000F51EA"/>
     <w:rsid w:val="001B51B4"/>
     <w:rsid w:val="0022037C"/>
     <w:rsid w:val="00230A81"/>
     <w:rsid w:val="00325473"/>
     <w:rsid w:val="003C7549"/>
     <w:rsid w:val="00616FB5"/>
     <w:rsid w:val="00684AF1"/>
     <w:rsid w:val="006F5786"/>
     <w:rsid w:val="007369F3"/>
     <w:rsid w:val="007A6E29"/>
     <w:rsid w:val="007C4FE6"/>
     <w:rsid w:val="007E229E"/>
     <w:rsid w:val="007E5D77"/>
     <w:rsid w:val="008A358C"/>
     <w:rsid w:val="008A5A3E"/>
     <w:rsid w:val="008B70B3"/>
+    <w:rsid w:val="008E1645"/>
     <w:rsid w:val="008F4349"/>
     <w:rsid w:val="00942DB7"/>
     <w:rsid w:val="00974F2D"/>
     <w:rsid w:val="009A37B2"/>
     <w:rsid w:val="009C09ED"/>
     <w:rsid w:val="00A02DCB"/>
     <w:rsid w:val="00A5008C"/>
     <w:rsid w:val="00B406A3"/>
     <w:rsid w:val="00C13F1C"/>
     <w:rsid w:val="00C26012"/>
     <w:rsid w:val="00C8344A"/>
     <w:rsid w:val="00C8352C"/>
     <w:rsid w:val="00D47BD2"/>
     <w:rsid w:val="00D85867"/>
     <w:rsid w:val="00E30473"/>
     <w:rsid w:val="00E856E6"/>
     <w:rsid w:val="00E92252"/>
     <w:rsid w:val="00EA5AFE"/>
     <w:rsid w:val="00F07A6F"/>
     <w:rsid w:val="00F5277B"/>
     <w:rsid w:val="00FA6D14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B722ABA"/>
+  <w14:docId w14:val="3726D20B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8CA4A53B-C2E6-4C95-AD60-406BD50C2603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>