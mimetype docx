--- v0 (2025-12-01)
+++ v1 (2026-09-30)
@@ -297,60 +297,51 @@
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00566492" w:rsidRDefault="00097EA1" w:rsidP="00D47BD2">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00097EA1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>tkārtot amatpersonām drošības noteikumus nodarbību laikā, šaujamieroču un munīcijas tehniskos parametrus un uzbūvi, teorētiskās zināšanas u</w:t>
-[...8 lines deleted...]
-              <w:t>n praktiskās iemaņas šaujamieroču šaušanas mācībā, nodarbību, praktiskās šaušanas, sacensību organizēšanā un vadīšanā</w:t>
+              <w:t>tkārtot amatpersonām drošības noteikumus nodarbību laikā, šaujamieroču un munīcijas tehniskos parametrus un uzbūvi, teorētiskās zināšanas un praktiskās iemaņas šaujamieroču šaušanas mācībā, nodarbību, praktiskās šaušanas, sacensību organizēšanā un vadīšanā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00097EA1" w:rsidRPr="00A416AE" w:rsidRDefault="00097EA1" w:rsidP="00D47BD2">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E229E" w:rsidRPr="00D47BD2" w:rsidTr="00D47BD2">
         <w:tc>
           <w:tcPr>
@@ -614,73 +605,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616FB5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Programmas apstiprināšanas dati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D47BD2" w:rsidRPr="00790EC3" w:rsidRDefault="00EA5AFE" w:rsidP="00EA5AFE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790EC3">
               <w:t xml:space="preserve">Valsts robežsardzes </w:t>
             </w:r>
-            <w:r w:rsidR="00097EA1">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00567F75">
+              <w:t>25.08.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00790EC3">
               <w:t>. pavēle Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00097EA1" w:rsidRPr="0024034B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>23.1-8.4/530</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>23.1-8.4/</w:t>
+            </w:r>
+            <w:r w:rsidR="00567F75">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1367</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007E229E" w:rsidRDefault="007E229E" w:rsidP="007E229E"/>
     <w:sectPr w:rsidR="007E229E" w:rsidSect="00616FB5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00D47BD2" w:rsidRDefault="00D47BD2" w:rsidP="00D47BD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -1048,85 +1040,86 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="86"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E229E"/>
     <w:rsid w:val="000300EE"/>
     <w:rsid w:val="00035C0E"/>
     <w:rsid w:val="000447AE"/>
     <w:rsid w:val="0008460B"/>
     <w:rsid w:val="00097EA1"/>
     <w:rsid w:val="000F51EA"/>
     <w:rsid w:val="0022037C"/>
     <w:rsid w:val="00325473"/>
     <w:rsid w:val="00494923"/>
     <w:rsid w:val="00533A0D"/>
     <w:rsid w:val="005347AE"/>
     <w:rsid w:val="005579FA"/>
     <w:rsid w:val="00566492"/>
+    <w:rsid w:val="00567F75"/>
     <w:rsid w:val="00616FB5"/>
     <w:rsid w:val="00625869"/>
     <w:rsid w:val="00644C61"/>
     <w:rsid w:val="00684AF1"/>
     <w:rsid w:val="00686452"/>
     <w:rsid w:val="006F5786"/>
     <w:rsid w:val="00723865"/>
     <w:rsid w:val="00752D53"/>
     <w:rsid w:val="00786A29"/>
     <w:rsid w:val="00790EC3"/>
     <w:rsid w:val="007E229E"/>
     <w:rsid w:val="0088499E"/>
     <w:rsid w:val="008A358C"/>
     <w:rsid w:val="008B70B3"/>
     <w:rsid w:val="008F4349"/>
     <w:rsid w:val="008F77AD"/>
     <w:rsid w:val="009078AF"/>
     <w:rsid w:val="00920A1C"/>
     <w:rsid w:val="00960E8D"/>
     <w:rsid w:val="00974F2D"/>
     <w:rsid w:val="009C09ED"/>
     <w:rsid w:val="00A164CB"/>
     <w:rsid w:val="00A416AE"/>
     <w:rsid w:val="00AA1662"/>
     <w:rsid w:val="00BA7E29"/>
@@ -1149,51 +1142,51 @@
     <w:rsid w:val="00FA6D14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2CAF9D0B"/>
+  <w14:docId w14:val="0BEAF2D8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8CA4A53B-C2E6-4C95-AD60-406BD50C2603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>